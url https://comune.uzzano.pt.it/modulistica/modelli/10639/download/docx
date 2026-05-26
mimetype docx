--- v0 (2026-02-25)
+++ v1 (2026-05-26)
@@ -58,79 +58,79 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(Ufficio elettorale) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="336"/>
         <w:ind w:left="4820" w:hanging="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__0_4006434642"/>
+            <w:name w:val="__Fieldmark__0_3137980365"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Tab00comune__1"/>
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_4006434642"/>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__0_4006434642"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3137980365"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__0_3137980365"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>……..……………………………………………………………………….</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="__Fieldmark__0_4006434642"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__0_3137980365"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="336"/>
         <w:ind w:left="4820" w:hanging="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:i/>
@@ -610,77 +610,77 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">VOTAZIONI DEL GIORNO </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__1_4006434642"/>
+            <w:name w:val="__Fieldmark__1_3137980365"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_4006434642"/>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__1_4006434642"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3137980365"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__1_3137980365"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>……………………………………………………………………………</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="__Fieldmark__1_4006434642"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__1_3137980365"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -724,93 +724,93 @@
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, M </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="A0000E__1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_4006434642"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="__Fieldmark__2_4006434642"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3137980365"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__2_3137980365"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__2_3137980365"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    F </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="A0000E__2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_4006434642"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="__Fieldmark__3_4006434642"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3137980365"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__3_3137980365"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__3_3137980365"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nato/a a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -918,75 +918,75 @@
         <w:t>D I C H I A R A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">di voler esercitare il proprio diritto di voto per la consultazione del giorno </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__4_4006434642"/>
+            <w:name w:val="__Fieldmark__4_3137980365"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_4006434642"/>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__4_4006434642"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3137980365"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__4_3137980365"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="__Fieldmark__4_4006434642"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__4_3137980365"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, nell’abitazione in cui dimora sita in questo Comune, Via </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -1126,53 +1126,53 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="288" w:before="120" w:after="0"/>
         <w:ind w:left="680" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_4006434642"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="__Fieldmark__5_4006434642"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3137980365"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__5_3137980365"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__5_3137980365"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1209,53 +1209,53 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="288" w:before="120" w:after="0"/>
         <w:ind w:left="680" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_4006434642"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="__Fieldmark__6_4006434642"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3137980365"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__6_3137980365"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__6_3137980365"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>